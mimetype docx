--- v0 (2025-12-12)
+++ v1 (2026-09-05)
@@ -18,669 +18,679 @@
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="4999" w:type="pct"/>
+        <w:tblW w:w="4655" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2127"/>
-        <w:gridCol w:w="7447"/>
+        <w:gridCol w:w="1979"/>
+        <w:gridCol w:w="6936"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DE2867" w:rsidRPr="00BF573D" w14:paraId="68BD296A" w14:textId="77777777" w:rsidTr="007A0FDD">
+      <w:tr w:rsidR="00DE2867" w:rsidRPr="00BF573D" w14:paraId="68BD296A" w14:textId="77777777" w:rsidTr="00500A4B">
+        <w:trPr>
+          <w:trHeight w:val="685"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3AB26443" w14:textId="77777777" w:rsidR="00DE2867" w:rsidRPr="007A0FDD" w:rsidRDefault="00DE2867" w:rsidP="007A0FDD">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:before="280" w:after="320"/>
-              <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A0FDD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Information about the complainant</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C9238F" w:rsidRPr="00BF573D" w14:paraId="21F38C8E" w14:textId="77777777" w:rsidTr="007A0FDD">
+      <w:tr w:rsidR="00C9238F" w:rsidRPr="00BF573D" w14:paraId="21F38C8E" w14:textId="77777777" w:rsidTr="00500A4B">
+        <w:trPr>
+          <w:trHeight w:val="411"/>
+        </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="1621259925"/>
             <w:placeholder>
               <w:docPart w:val="89479C8686F74A4591DD2BAD25F59EA2"/>
             </w:placeholder>
             <w:temporary/>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1111" w:type="pct"/>
+                <w:tcW w:w="1110" w:type="pct"/>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
               <w:p w14:paraId="3BEAC7DC" w14:textId="77777777" w:rsidR="00C9238F" w:rsidRPr="00851A87" w:rsidRDefault="00C96307" w:rsidP="00576892">
                 <w:pPr>
                   <w:spacing w:before="240"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00851A87">
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>First Name</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3889" w:type="pct"/>
+            <w:tcW w:w="3890" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="39022288" w14:textId="77777777" w:rsidR="00C9238F" w:rsidRPr="00851A87" w:rsidRDefault="00C9238F" w:rsidP="00576892">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C9238F" w:rsidRPr="00BF573D" w14:paraId="44E1064F" w14:textId="77777777" w:rsidTr="007A0FDD">
+      <w:tr w:rsidR="00C9238F" w:rsidRPr="00BF573D" w14:paraId="44E1064F" w14:textId="77777777" w:rsidTr="00500A4B">
+        <w:trPr>
+          <w:trHeight w:val="411"/>
+        </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1470592894"/>
             <w:placeholder>
               <w:docPart w:val="1E8361365F8440969AF6BBAC46625244"/>
             </w:placeholder>
             <w:temporary/>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1111" w:type="pct"/>
+                <w:tcW w:w="1110" w:type="pct"/>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
               <w:p w14:paraId="1763F290" w14:textId="77777777" w:rsidR="00C9238F" w:rsidRPr="00851A87" w:rsidRDefault="00C96307" w:rsidP="00576892">
                 <w:pPr>
                   <w:spacing w:before="240"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00851A87">
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Last Name</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3889" w:type="pct"/>
+            <w:tcW w:w="3890" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="705D4305" w14:textId="77777777" w:rsidR="00C9238F" w:rsidRPr="00851A87" w:rsidRDefault="00C9238F" w:rsidP="00576892">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF1FBF" w:rsidRPr="00BF573D" w14:paraId="5E33B97B" w14:textId="77777777" w:rsidTr="007A0FDD">
+      <w:tr w:rsidR="00CF1FBF" w:rsidRPr="00BF573D" w14:paraId="5E33B97B" w14:textId="77777777" w:rsidTr="00500A4B">
+        <w:trPr>
+          <w:trHeight w:val="637"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1111" w:type="pct"/>
+            <w:tcW w:w="1110" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="07BBE955" w14:textId="77777777" w:rsidR="00CF1FBF" w:rsidRPr="00851A87" w:rsidRDefault="00CF1FBF" w:rsidP="00CF1FBF">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851A87">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>On behalf of (if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3889" w:type="pct"/>
+            <w:tcW w:w="3890" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4EF3132E" w14:textId="77777777" w:rsidR="00CF1FBF" w:rsidRPr="00851A87" w:rsidRDefault="00CF1FBF" w:rsidP="00576892">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C9238F" w:rsidRPr="00BF573D" w14:paraId="0307F54C" w14:textId="77777777" w:rsidTr="007A0FDD">
+      <w:tr w:rsidR="00C9238F" w:rsidRPr="00BF573D" w14:paraId="0307F54C" w14:textId="77777777" w:rsidTr="00500A4B">
+        <w:trPr>
+          <w:trHeight w:val="411"/>
+        </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="572943512"/>
             <w:placeholder>
               <w:docPart w:val="5E1E0DA56BF34CCD85FFA8739CA79B3B"/>
             </w:placeholder>
             <w:temporary/>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1111" w:type="pct"/>
+                <w:tcW w:w="1110" w:type="pct"/>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
               <w:p w14:paraId="015F817F" w14:textId="77777777" w:rsidR="00C9238F" w:rsidRPr="00851A87" w:rsidRDefault="00C96307" w:rsidP="00576892">
                 <w:pPr>
                   <w:spacing w:before="240"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00851A87">
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Address</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3889" w:type="pct"/>
+            <w:tcW w:w="3890" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="47F7A87F" w14:textId="77777777" w:rsidR="00C9238F" w:rsidRPr="00851A87" w:rsidRDefault="00C9238F" w:rsidP="00576892">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C9238F" w:rsidRPr="00BF573D" w14:paraId="7F46CC5F" w14:textId="77777777" w:rsidTr="007A0FDD">
+      <w:tr w:rsidR="00C9238F" w:rsidRPr="00BF573D" w14:paraId="7F46CC5F" w14:textId="77777777" w:rsidTr="00500A4B">
+        <w:trPr>
+          <w:trHeight w:val="417"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1111" w:type="pct"/>
+            <w:tcW w:w="1110" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="635A056D" w14:textId="77777777" w:rsidR="00C9238F" w:rsidRPr="00851A87" w:rsidRDefault="00C9238F" w:rsidP="00576892">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3889" w:type="pct"/>
+            <w:tcW w:w="3890" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0F8F15DF" w14:textId="77777777" w:rsidR="00DA3CC1" w:rsidRPr="00851A87" w:rsidRDefault="00DA3CC1" w:rsidP="00576892">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C9238F" w:rsidRPr="00BF573D" w14:paraId="7F7B43A8" w14:textId="77777777" w:rsidTr="007A0FDD">
+      <w:tr w:rsidR="00C9238F" w:rsidRPr="00BF573D" w14:paraId="7F7B43A8" w14:textId="77777777" w:rsidTr="00500A4B">
+        <w:trPr>
+          <w:trHeight w:val="411"/>
+        </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-965116832"/>
             <w:placeholder>
               <w:docPart w:val="FA44256DCBE34D0A9C6E09CA920C527D"/>
             </w:placeholder>
             <w:temporary/>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1111" w:type="pct"/>
+                <w:tcW w:w="1110" w:type="pct"/>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
               <w:p w14:paraId="5A1B59D6" w14:textId="77777777" w:rsidR="00C9238F" w:rsidRPr="00851A87" w:rsidRDefault="00C96307" w:rsidP="00576892">
                 <w:pPr>
                   <w:spacing w:before="240"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00851A87">
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Email</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3889" w:type="pct"/>
+            <w:tcW w:w="3890" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6652545C" w14:textId="77777777" w:rsidR="00C9238F" w:rsidRPr="00851A87" w:rsidRDefault="00C9238F" w:rsidP="00576892">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A0FDD" w:rsidRPr="00BF573D" w14:paraId="6C77F4A0" w14:textId="77777777" w:rsidTr="007A0FDD">
+      <w:tr w:rsidR="007A0FDD" w:rsidRPr="00BF573D" w14:paraId="6C77F4A0" w14:textId="77777777" w:rsidTr="00500A4B">
+        <w:trPr>
+          <w:trHeight w:val="411"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1111" w:type="pct"/>
+            <w:tcW w:w="1110" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="36DF7600" w14:textId="77777777" w:rsidR="007A0FDD" w:rsidRDefault="007A0FDD" w:rsidP="00576892">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tel.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3889" w:type="pct"/>
+            <w:tcW w:w="3890" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="35BE9C1E" w14:textId="77777777" w:rsidR="007A0FDD" w:rsidRPr="00851A87" w:rsidRDefault="007A0FDD" w:rsidP="00576892">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A0FDD" w:rsidRPr="00BF573D" w14:paraId="386FDFDA" w14:textId="77777777" w:rsidTr="007A0FDD">
+      <w:tr w:rsidR="007A0FDD" w:rsidRPr="00BF573D" w14:paraId="386FDFDA" w14:textId="77777777" w:rsidTr="00500A4B">
         <w:trPr>
-          <w:trHeight w:val="54"/>
+          <w:trHeight w:val="41"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="50F09423" w14:textId="77777777" w:rsidR="007A0FDD" w:rsidRPr="00BF573D" w:rsidRDefault="007A0FDD" w:rsidP="007A0FDD">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A0FDD" w:rsidRPr="00BF573D" w14:paraId="6EF0FFC0" w14:textId="77777777" w:rsidTr="007A0FDD">
+      <w:tr w:rsidR="007A0FDD" w:rsidRPr="00BF573D" w14:paraId="6EF0FFC0" w14:textId="77777777" w:rsidTr="00500A4B">
         <w:trPr>
-          <w:trHeight w:val="612"/>
+          <w:trHeight w:val="471"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="36EB7F91" w14:textId="77777777" w:rsidR="007A0FDD" w:rsidRPr="007A0FDD" w:rsidRDefault="007A0FDD" w:rsidP="007A0FDD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A0FDD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Are you a person concerned in an investigation carried out by the European Anti-Fraud Office (OLAF)? Please provide the OLAF case reference. </w:t>
+              <w:t xml:space="preserve">Are you a person concerned </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007A0FDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007A0FDD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> an investigation carried out by the European Anti-Fraud Office (OLAF)? Please provide the OLAF case reference. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0389C18F" w14:textId="77777777" w:rsidR="007A0FDD" w:rsidRDefault="007A0FDD" w:rsidP="007A0FDD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="56D3434B" w14:textId="77777777" w:rsidR="007A0FDD" w:rsidRDefault="007A0FDD" w:rsidP="007A0FDD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="01C984DE" w14:textId="77777777" w:rsidR="007A0FDD" w:rsidRDefault="007A0FDD" w:rsidP="007A0FDD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2AFAEC5A" w14:textId="77777777" w:rsidR="007A0FDD" w:rsidRPr="007A0FDD" w:rsidRDefault="007A0FDD" w:rsidP="007A0FDD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7749F8E8" w14:textId="77777777" w:rsidR="00DA3CC1" w:rsidRPr="00DA3CC1" w:rsidRDefault="007A0FDD" w:rsidP="007A0FDD">
+          <w:p w14:paraId="6BDEE6AC" w14:textId="7723197A" w:rsidR="00DA3CC1" w:rsidRPr="00064C29" w:rsidRDefault="007A0FDD" w:rsidP="00286D44">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A0FDD">
+            <w:r w:rsidRPr="00064C29">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>What do you consider that OLAF did wrong? Has OLAF breached your procedural rights and/or the rules applicable to its investigations?</w:t>
             </w:r>
-            <w:r w:rsidR="00DA3CC1">
+            <w:r w:rsidR="00DA3CC1" w:rsidRPr="00064C29">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="006E46DF">
+            <w:r w:rsidR="006E46DF" w:rsidRPr="00064C29">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Please explain which procedural or other rules applicab</w:t>
             </w:r>
-            <w:r w:rsidR="008C19C5">
+            <w:r w:rsidR="008C19C5" w:rsidRPr="00064C29">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>le</w:t>
             </w:r>
-            <w:r w:rsidR="006E46DF">
+            <w:r w:rsidR="006E46DF" w:rsidRPr="00064C29">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> to investigations has OLAF breached (You can attach </w:t>
+              <w:t xml:space="preserve"> to investigations has OLAF breached </w:t>
             </w:r>
-            <w:r w:rsidR="008C19C5">
-[...25 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p w14:paraId="61444134" w14:textId="77777777" w:rsidR="00DA3CC1" w:rsidRPr="00DA3CC1" w:rsidRDefault="00DA3CC1" w:rsidP="00DA3CC1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="12865750" w14:textId="77777777" w:rsidR="00DA3CC1" w:rsidRPr="00DA3CC1" w:rsidRDefault="00DA3CC1" w:rsidP="00DA3CC1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="46D04F5C" w14:textId="77777777" w:rsidR="007A0FDD" w:rsidRPr="007A0FDD" w:rsidRDefault="007A0FDD" w:rsidP="007A0FDD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
@@ -885,764 +895,668 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>judicial</w:t>
             </w:r>
             <w:r w:rsidR="00652177">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> entity dealing with the same issues?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33E4E34E" w14:textId="77777777" w:rsidR="007A0FDD" w:rsidRPr="007A0FDD" w:rsidRDefault="007A0FDD" w:rsidP="007A0FDD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A0FDD" w:rsidRPr="00BF573D" w14:paraId="7145D65B" w14:textId="77777777" w:rsidTr="007A0FDD">
+      <w:tr w:rsidR="007A0FDD" w:rsidRPr="00BF573D" w14:paraId="7145D65B" w14:textId="77777777" w:rsidTr="00500A4B">
         <w:trPr>
-          <w:trHeight w:val="576"/>
+          <w:trHeight w:val="443"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2E904F7A" w14:textId="77777777" w:rsidR="007A0FDD" w:rsidRPr="00BF573D" w:rsidRDefault="007A0FDD" w:rsidP="007A0FDD">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A0FDD" w:rsidRPr="00BF573D" w14:paraId="6CA83062" w14:textId="77777777" w:rsidTr="007A0FDD">
+      <w:tr w:rsidR="007A0FDD" w:rsidRPr="00BF573D" w14:paraId="6CA83062" w14:textId="77777777" w:rsidTr="00500A4B">
         <w:trPr>
-          <w:trHeight w:val="1021"/>
+          <w:trHeight w:val="786"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1F3D5580" w14:textId="77777777" w:rsidR="007A0FDD" w:rsidRDefault="007A0FDD" w:rsidP="00652177">
+          <w:p w14:paraId="75B3746A" w14:textId="56B40F60" w:rsidR="00064C29" w:rsidRPr="00DA3CC1" w:rsidRDefault="007A0FDD" w:rsidP="00064C29">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
+              <w:spacing w:before="240" w:after="200" w:line="271" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A0FDD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="007A0FDD">
+              <w:t xml:space="preserve">Please </w:t>
+            </w:r>
+            <w:r w:rsidR="00652177">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Please </w:t>
+              <w:t xml:space="preserve">attach to </w:t>
             </w:r>
-            <w:r w:rsidR="00652177">
+            <w:r w:rsidR="00B44829">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">attach to </w:t>
+              <w:t>your</w:t>
             </w:r>
-            <w:r w:rsidR="00B44829">
+            <w:r w:rsidR="00652177">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>your</w:t>
+              <w:t xml:space="preserve"> complaint </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00652177">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> complaint </w:t>
+              <w:t>form</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00652177">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>form</w:t>
+              <w:t xml:space="preserve"> all </w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00652177">
+            <w:r w:rsidR="00064C29">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> all </w:t>
+              <w:t xml:space="preserve">supporting or </w:t>
             </w:r>
             <w:r w:rsidRPr="007A0FDD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>relevant documents</w:t>
             </w:r>
             <w:r w:rsidR="00652177">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> to which you </w:t>
             </w:r>
             <w:r w:rsidR="00B44829">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>refer</w:t>
             </w:r>
-            <w:r w:rsidRPr="007A0FDD">
+            <w:r w:rsidR="00064C29">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>.</w:t>
+              <w:t>, numbering each document as Annex 1, Annex 2 etc.).</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="1F3D5580" w14:textId="5966D128" w:rsidR="007A0FDD" w:rsidRDefault="007A0FDD" w:rsidP="00064C29">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:p w14:paraId="0F05CD78" w14:textId="77777777" w:rsidR="00CE3054" w:rsidRPr="007A0FDD" w:rsidRDefault="00CE3054" w:rsidP="00CE3054">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A0FDD" w:rsidRPr="00BF573D" w14:paraId="5B6736F2" w14:textId="77777777" w:rsidTr="007A0FDD">
+      <w:tr w:rsidR="007A0FDD" w:rsidRPr="00BF573D" w14:paraId="5B6736F2" w14:textId="77777777" w:rsidTr="00500A4B">
         <w:trPr>
-          <w:trHeight w:val="576"/>
+          <w:trHeight w:val="443"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0B551DDC" w14:textId="77777777" w:rsidR="007A0FDD" w:rsidRPr="006510EB" w:rsidRDefault="006510EB" w:rsidP="007A0FDD">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:spacing w:before="280" w:after="320"/>
-              <w:outlineLvl w:val="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006510EB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A0FDD" w:rsidRPr="00BF573D" w14:paraId="12454E8E" w14:textId="77777777" w:rsidTr="007A0FDD">
+      <w:tr w:rsidR="007A0FDD" w:rsidRPr="00BF573D" w14:paraId="12454E8E" w14:textId="77777777" w:rsidTr="00500A4B">
         <w:trPr>
-          <w:trHeight w:val="1831"/>
+          <w:trHeight w:val="1409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="21B3BA55" w14:textId="77777777" w:rsidR="007A0FDD" w:rsidRDefault="007A0FDD" w:rsidP="007A0FDD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="1448"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-IE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="07000F3F" w14:textId="77777777" w:rsidR="006510EB" w:rsidRDefault="006510EB" w:rsidP="007A0FDD">
+          <w:p w14:paraId="473CB787" w14:textId="77777777" w:rsidR="00DD581D" w:rsidRDefault="00DD581D" w:rsidP="007A0FDD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="1448"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-IE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2855987D" w14:textId="77777777" w:rsidR="00E52A0F" w:rsidRDefault="00E52A0F" w:rsidP="007A0FDD">
+          <w:p w14:paraId="28005926" w14:textId="77777777" w:rsidR="00DD581D" w:rsidRDefault="00DD581D" w:rsidP="007A0FDD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="1448"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-IE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0C166CE3" w14:textId="77777777" w:rsidR="00E52A0F" w:rsidRDefault="00E52A0F" w:rsidP="007A0FDD">
+          <w:p w14:paraId="400C47CE" w14:textId="77777777" w:rsidR="00DD581D" w:rsidRDefault="00DD581D" w:rsidP="007A0FDD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="1448"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-IE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="535BE4E1" w14:textId="77777777" w:rsidR="006510EB" w:rsidRPr="002F03B5" w:rsidRDefault="006510EB" w:rsidP="006510EB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-IE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F03B5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-IE"/>
               </w:rPr>
               <w:t>Privacy Notice</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CA5DE13" w14:textId="45958A99" w:rsidR="006510EB" w:rsidRPr="002F03B5" w:rsidRDefault="0052183C" w:rsidP="0029750A">
+          <w:p w14:paraId="4CA5DE13" w14:textId="594EE433" w:rsidR="006510EB" w:rsidRPr="002F03B5" w:rsidRDefault="0052183C" w:rsidP="0029750A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">Please be informed that your personal data are processed for the purpose of handling the complaints under Article 9b of Regulation 883/2013. The Secretariat of the Supervisory Committee assists the Controller in the complaint handling and acts as Data Controller for the purpose of Regulation (EU) 2018/1725. The data processed are submitted by you, by OLAF or from other sources during the inquiry of your complaint, and this may include sensitive data. We will only transfer your data to OLAF, any other EU </w:t>
+              <w:t xml:space="preserve">Please be informed that your personal data </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>institutions</w:t>
+              <w:t>are</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and bodies or to third parties when it is necessary to ensure the appropriate assessment of your complaint. Your data will be stored in electronic form for up to ten years after the case closure. You have the right to access your personal data held by the Controller and to obtain the rectification thereof, if necessary. You should address any such request to the Secretariat at </w:t>
+              <w:t xml:space="preserve"> processed for the purpose of handling the complaints under Article 9b of Regulation 883/2013. The Secretariat of the Supervisory Committee assists the Controller in the complaint handling and acts as Data Controller for the purpose of Regulation (EU) 2018/1725. The data processed </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>are</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> submitted by you, by OLAF or from other sources during the inquiry of your complaint, and this may include sensitive data. We will only transfer your data to OLAF, any other EU institutions and bodies or to third parties when it is necessary to ensure the appropriate assessment of your complaint. Your data will be stored in electronic form for up to ten years after the case </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>closure</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>. You have the right to access your personal data held by the Controller and to obtain the rectification thereof, if necessary. You should address any such request to the Secretariat at </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
-              <w:r>
+              <w:r w:rsidRPr="000C259C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
-                  <w:color w:val="555555"/>
+                  <w:color w:val="1E73AC" w:themeColor="accent2" w:themeTint="BF"/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
-                  <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 </w:rPr>
                 <w:t>OLAF-FMB-Controller-Procedural-Guarantees@ec.europa.eu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>. You may also contact the data protection officer (</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
+              <w:r w:rsidRPr="000C259C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+                  <w:color w:val="1E73AC" w:themeColor="accent2" w:themeTint="BF"/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                 </w:rPr>
                 <w:t>OLAF-FMB-DPO@ec.europa.eu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>), if you have any remarks or complaints regarding the way we process your personal data. You may lodge a complaint concerning the processing of your personal data with the European Data Protection Supervisor (</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
+              <w:r w:rsidRPr="000C259C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+                  <w:color w:val="1E73AC" w:themeColor="accent2" w:themeTint="BF"/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                 </w:rPr>
                 <w:t>edps@edps.europa.eu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>) at any time. You can find the full version of our data protection notice on complaint handling at: </w:t>
+              <w:t>) at any time. You can find the full version of our data protection notice on complaint handling at:</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
-              <w:r>
+            <w:r w:rsidR="00500A4B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r w:rsidR="00500A4B" w:rsidRPr="000C259C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
-                  <w:color w:val="555555"/>
+                  <w:color w:val="1E73AC" w:themeColor="accent2" w:themeTint="BF"/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
-                  <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 </w:rPr>
-                <w:t>https://europa.eu/supervisory-committee-olaf/controller-procedural-guarantees_en</w:t>
+                <w:t>https://supervisory-committee-olaf.europa.eu/controller-procedural-guarantees_en</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...171 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidR="00500A4B">
+              <w:rPr>
+                <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="10DB3241" w14:textId="77777777" w:rsidR="00C9238F" w:rsidRPr="007556F6" w:rsidRDefault="00C9238F" w:rsidP="00B44829">
-      <w:pPr>
+    <w:p w14:paraId="10DB3241" w14:textId="77777777" w:rsidR="00C9238F" w:rsidRPr="00204D56" w:rsidRDefault="00C9238F" w:rsidP="00204D56">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7676"/>
         </w:tabs>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00C9238F" w:rsidRPr="007556F6" w:rsidSect="00DE2867">
+    <w:sectPr w:rsidR="00C9238F" w:rsidRPr="00204D56" w:rsidSect="00DE2867">
       <w:headerReference w:type="even" r:id="rId15"/>
       <w:headerReference w:type="default" r:id="rId16"/>
       <w:footerReference w:type="even" r:id="rId17"/>
       <w:footerReference w:type="default" r:id="rId18"/>
       <w:headerReference w:type="first" r:id="rId19"/>
       <w:footerReference w:type="first" r:id="rId20"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1008" w:left="1440" w:header="720" w:footer="432" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="381"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4FEE9AE6" w14:textId="77777777" w:rsidR="00CF1FBF" w:rsidRDefault="00CF1FBF" w:rsidP="00C9238F">
+    <w:p w14:paraId="1FFCC396" w14:textId="77777777" w:rsidR="00A702F7" w:rsidRDefault="00A702F7" w:rsidP="00C9238F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="549CE5DC" w14:textId="77777777" w:rsidR="00CF1FBF" w:rsidRDefault="00CF1FBF" w:rsidP="00C9238F">
+    <w:p w14:paraId="67A8BD87" w14:textId="77777777" w:rsidR="00A702F7" w:rsidRDefault="00A702F7" w:rsidP="00C9238F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...1 lines deleted...]
-    <w:embedBold r:id="rId2" w:fontKey="{B8B8458D-70B7-46B5-A272-ED2DF57F1BD2}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{D15F38B0-D97E-4FAA-8954-B1F704FEAA7D}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{DE4C9DE7-23F8-4CF0-AFDF-11D3460C3D7E}"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Corbel">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000A44B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{055E538E-F899-4CEB-9EDE-86C7187DB74B}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId5" w:fontKey="{7B87A975-80DD-4FDD-9B74-3F16BC798631}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{4C463004-A5CD-4A93-A123-B4D59F9D026F}"/>
+    <w:embedBold r:id="rId4" w:fontKey="{417B0FD2-32A3-4321-8070-A44899F3C2B1}"/>
+    <w:embedItalic r:id="rId5" w:fontKey="{6FA67523-FDFF-474E-9F20-E51AFDA9096F}"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{C55E0791-C6BB-4FAF-9820-C1ED6381A10E}"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{E260E85C-3185-4176-88EB-B1E854E4C54F}"/>
   </w:font>
   <w:font w:name="inherit">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="569F20CD" w14:textId="77777777" w:rsidR="006C5588" w:rsidRDefault="006C5588">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:id w:val="1726182895"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:tbl>
         <w:tblPr>
           <w:tblW w:w="9606" w:type="dxa"/>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPr>
         <w:tblGrid>
           <w:gridCol w:w="4675"/>
           <w:gridCol w:w="4931"/>
         </w:tblGrid>
         <w:tr w:rsidR="00BF573D" w:rsidRPr="00003212" w14:paraId="70DB5060" w14:textId="77777777" w:rsidTr="007556F6">
           <w:tc>
             <w:tcPr>
               <w:tcW w:w="4675" w:type="dxa"/>
               <w:vAlign w:val="center"/>
             </w:tcPr>
-            <w:p w14:paraId="66244F60" w14:textId="77777777" w:rsidR="00BF573D" w:rsidRPr="00851A87" w:rsidRDefault="00890688" w:rsidP="00BF573D">
+            <w:p w14:paraId="66244F60" w14:textId="202C80B6" w:rsidR="00BF573D" w:rsidRPr="00851A87" w:rsidRDefault="00890688" w:rsidP="00BF573D">
               <w:pPr>
                 <w:tabs>
                   <w:tab w:val="center" w:pos="4680"/>
                   <w:tab w:val="right" w:pos="9810"/>
                 </w:tabs>
                 <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                 <w:rPr>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="fr-BE"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="fr-BE"/>
                 </w:rPr>
-                <w:t>J30 02/7</w:t>
+                <w:t>J30 02/</w:t>
+              </w:r>
+              <w:r w:rsidR="00500A4B">
+                <w:rPr>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="fr-BE"/>
+                </w:rPr>
+                <w:t>5</w:t>
               </w:r>
               <w:r w:rsidR="00BF573D" w:rsidRPr="00851A87">
                 <w:rPr>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="fr-BE"/>
                 </w:rPr>
                 <w:t>5 – Rue Joseph II, 30 – B - 1049 Brussels</w:t>
               </w:r>
             </w:p>
           </w:tc>
           <w:tc>
             <w:tcPr>
               <w:tcW w:w="4931" w:type="dxa"/>
               <w:vAlign w:val="center"/>
             </w:tcPr>
             <w:p w14:paraId="1A05F02B" w14:textId="77777777" w:rsidR="00BF573D" w:rsidRPr="00003212" w:rsidRDefault="00BF573D" w:rsidP="00BF573D">
               <w:pPr>
                 <w:tabs>
                   <w:tab w:val="center" w:pos="4680"/>
                   <w:tab w:val="right" w:pos="9810"/>
                 </w:tabs>
                 <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                 <w:jc w:val="right"/>
                 <w:rPr>
@@ -1787,70 +1701,68 @@
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="3730C377" w14:textId="77777777" w:rsidR="00576892" w:rsidRPr="00003212" w:rsidRDefault="00576892" w:rsidP="00003212">
     <w:pPr>
       <w:pStyle w:val="NoSpacing"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="857853698"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="16544FA6" w14:textId="77777777" w:rsidR="00DE2867" w:rsidRDefault="00DE2867">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
             <w:r>
@@ -1906,96 +1818,96 @@
             <w:r w:rsidR="00890688">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="27E731AA" w14:textId="77777777" w:rsidR="00CF1FBF" w:rsidRDefault="00CF1FBF" w:rsidP="00C9238F">
+    <w:p w14:paraId="7D390F5D" w14:textId="77777777" w:rsidR="00A702F7" w:rsidRDefault="00A702F7" w:rsidP="00C9238F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="36E70F5D" w14:textId="77777777" w:rsidR="00CF1FBF" w:rsidRDefault="00CF1FBF" w:rsidP="00C9238F">
+    <w:p w14:paraId="13EE4844" w14:textId="77777777" w:rsidR="00A702F7" w:rsidRDefault="00A702F7" w:rsidP="00C9238F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="31AC4EA6" w14:textId="77777777" w:rsidR="006C5588" w:rsidRDefault="006C5588">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7584F82D" w14:textId="77777777" w:rsidR="006C5588" w:rsidRDefault="006C5588">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="56F340C0" w14:textId="77777777" w:rsidR="00DE2867" w:rsidRPr="00DE2867" w:rsidRDefault="00DE2867" w:rsidP="00DE2867">
     <w:pPr>
       <w:pStyle w:val="NoSpacing"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="507A2AC5" wp14:editId="79C7B615">
           <wp:extent cx="3544570" cy="544830"/>
           <wp:effectExtent l="0" t="0" r="0" b="7620"/>
           <wp:docPr id="15" name="Picture 15" descr="C:\Users\konusma\AppData\Local\Microsoft\Windows\INetCache\Content.Word\OLAF_Controller_Grey.jpg"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
@@ -2060,76 +1972,68 @@
     </w:pPr>
   </w:p>
   <w:p w14:paraId="44E53553" w14:textId="77777777" w:rsidR="00DE2867" w:rsidRDefault="00DE2867" w:rsidP="00DE2867">
     <w:pPr>
       <w:pStyle w:val="NoSpacing"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="283B9436" w14:textId="77777777" w:rsidR="00DE2867" w:rsidRDefault="00DE2867" w:rsidP="00DE2867">
     <w:pPr>
       <w:pStyle w:val="NoSpacing"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:r w:rsidRPr="006510EB">
       <w:rPr>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:t>Please read the section entitled ‘How to complain’ before filling out this complaint form.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="10B1940B" w14:textId="77777777" w:rsidR="00DE2867" w:rsidRDefault="00DE2867" w:rsidP="00DE2867">
     <w:pPr>
       <w:pStyle w:val="NoSpacing"/>
     </w:pPr>
     <w:r>
-      <w:t xml:space="preserve">Please </w:t>
-[...7 lines deleted...]
-      <w:t xml:space="preserve"> a separate sheet if necessary and enclose all the documents necessary to support your complaint.</w:t>
+      <w:t>Please continue on a separate sheet if necessary and enclose all the documents necessary to support your complaint.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="078914DC" w14:textId="77777777" w:rsidR="00DE2867" w:rsidRDefault="00DE2867" w:rsidP="00DE2867">
     <w:pPr>
       <w:pStyle w:val="NoSpacing"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="30F1EB81" w14:textId="77777777" w:rsidR="00DE2867" w:rsidRPr="00C9238F" w:rsidRDefault="00DE2867" w:rsidP="00DE2867">
     <w:pPr>
       <w:pStyle w:val="NoSpacing"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A5F04A9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="94202E82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="Chapter %1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -4938,283 +4842,294 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="128"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2428" w:hanging="128"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1768387051">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1269047328">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="323704181">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="2043632700">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1169708915">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="988170315">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="970088363">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="234627634">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="2008289160">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="2009946080">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="139688599">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="181624889">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="793907138">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="208542158">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1877430563">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1225676753">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="340545446">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1229072216">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="556740969">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="170073640">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="34811841">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="416169336">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="541215776">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="307783292">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="22"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="129"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="5804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CF1FBF"/>
     <w:rsid w:val="00003212"/>
     <w:rsid w:val="00052382"/>
+    <w:rsid w:val="00064C29"/>
     <w:rsid w:val="0006568A"/>
     <w:rsid w:val="00065A07"/>
     <w:rsid w:val="00076F0F"/>
     <w:rsid w:val="00084253"/>
+    <w:rsid w:val="000C259C"/>
     <w:rsid w:val="000D1F49"/>
     <w:rsid w:val="001727CA"/>
     <w:rsid w:val="00190FCA"/>
     <w:rsid w:val="001A4AAF"/>
+    <w:rsid w:val="00204D56"/>
     <w:rsid w:val="0029750A"/>
     <w:rsid w:val="002C56E6"/>
     <w:rsid w:val="002D3238"/>
     <w:rsid w:val="002F03B5"/>
     <w:rsid w:val="00361E11"/>
     <w:rsid w:val="003F0847"/>
     <w:rsid w:val="0040090B"/>
     <w:rsid w:val="0046302A"/>
     <w:rsid w:val="00487D2D"/>
     <w:rsid w:val="004A5832"/>
     <w:rsid w:val="004D5D62"/>
     <w:rsid w:val="004E5717"/>
+    <w:rsid w:val="00500A4B"/>
     <w:rsid w:val="005112D0"/>
     <w:rsid w:val="0052183C"/>
+    <w:rsid w:val="00562F68"/>
     <w:rsid w:val="00576892"/>
     <w:rsid w:val="00577E06"/>
     <w:rsid w:val="005A3BF7"/>
     <w:rsid w:val="005F2035"/>
     <w:rsid w:val="005F7990"/>
     <w:rsid w:val="0063739C"/>
     <w:rsid w:val="006510EB"/>
     <w:rsid w:val="00652177"/>
     <w:rsid w:val="006C5588"/>
     <w:rsid w:val="006E46DF"/>
     <w:rsid w:val="007556F6"/>
     <w:rsid w:val="00770F25"/>
     <w:rsid w:val="007A0FDD"/>
     <w:rsid w:val="007A35A8"/>
     <w:rsid w:val="007B0A85"/>
     <w:rsid w:val="007C6A52"/>
     <w:rsid w:val="007D1B25"/>
     <w:rsid w:val="0082043E"/>
     <w:rsid w:val="00830D40"/>
     <w:rsid w:val="00851A87"/>
     <w:rsid w:val="00890688"/>
     <w:rsid w:val="00897670"/>
     <w:rsid w:val="008B0E32"/>
     <w:rsid w:val="008C19C5"/>
     <w:rsid w:val="008E203A"/>
     <w:rsid w:val="00902AD6"/>
+    <w:rsid w:val="00906AD7"/>
     <w:rsid w:val="0091229C"/>
     <w:rsid w:val="00920221"/>
     <w:rsid w:val="00940E73"/>
+    <w:rsid w:val="0095449A"/>
     <w:rsid w:val="0098597D"/>
     <w:rsid w:val="009F619A"/>
     <w:rsid w:val="009F6DDE"/>
     <w:rsid w:val="00A1613A"/>
     <w:rsid w:val="00A220E6"/>
     <w:rsid w:val="00A370A8"/>
+    <w:rsid w:val="00A702F7"/>
+    <w:rsid w:val="00AE3DAA"/>
     <w:rsid w:val="00AF6BFE"/>
     <w:rsid w:val="00B44829"/>
     <w:rsid w:val="00BD4753"/>
     <w:rsid w:val="00BD5CB1"/>
     <w:rsid w:val="00BE62EE"/>
     <w:rsid w:val="00BF573D"/>
     <w:rsid w:val="00C003BA"/>
     <w:rsid w:val="00C01B1F"/>
     <w:rsid w:val="00C26236"/>
     <w:rsid w:val="00C46878"/>
+    <w:rsid w:val="00C633F8"/>
     <w:rsid w:val="00C9238F"/>
     <w:rsid w:val="00C96307"/>
     <w:rsid w:val="00CB4A51"/>
     <w:rsid w:val="00CD4532"/>
     <w:rsid w:val="00CD47B0"/>
     <w:rsid w:val="00CE3054"/>
     <w:rsid w:val="00CE6104"/>
     <w:rsid w:val="00CE7918"/>
     <w:rsid w:val="00CF1FBF"/>
     <w:rsid w:val="00D16163"/>
     <w:rsid w:val="00DA3CC1"/>
     <w:rsid w:val="00DB3FAD"/>
+    <w:rsid w:val="00DD581D"/>
     <w:rsid w:val="00DE2867"/>
     <w:rsid w:val="00E52A0F"/>
     <w:rsid w:val="00E61C09"/>
     <w:rsid w:val="00EB3B58"/>
     <w:rsid w:val="00EC7359"/>
     <w:rsid w:val="00ED1E95"/>
     <w:rsid w:val="00EE3054"/>
     <w:rsid w:val="00F00606"/>
     <w:rsid w:val="00F01256"/>
     <w:rsid w:val="00F150BE"/>
     <w:rsid w:val="00FC7475"/>
     <w:rsid w:val="00FE78A0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="2E3E3981"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="271" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6513,77 +6428,88 @@
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00576892"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
-    <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="007D1B25"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="norm">
     <w:name w:val="norm"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00ED1E95"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-IE" w:eastAsia="en-IE"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00500A4B"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="182325598">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1036351216">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -6737,75 +6663,75 @@
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="1494564516">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edps@edps.europa.eu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OLAF-FMB-DPO@ec.europa.eu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OLAF-FMB-Controller-Procedural-Guarantees@ec.europa.eu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europa.eu/supervisory-committee-olaf/controller-procedural-guarantees_en" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edps@edps.europa.eu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OLAF-FMB-DPO@ec.europa.eu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OLAF-FMB-Controller-Procedural-Guarantees@ec.europa.eu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://supervisory-committee-olaf.europa.eu/controller-procedural-guarantees_en" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\konusma\AppData\Roaming\Microsoft\Templates\Cash%20donation%20form.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="89479C8686F74A4591DD2BAD25F59EA2"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4DD70BEB-9C4B-446D-990E-E5BF29ABF983}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="0085218A" w:rsidRDefault="0085218A">
           <w:pPr>
             <w:pStyle w:val="89479C8686F74A4591DD2BAD25F59EA2"/>
           </w:pPr>
           <w:r w:rsidRPr="00576892">
             <w:t>First Name</w:t>
           </w:r>
         </w:p>
@@ -6872,158 +6798,167 @@
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1097A264-DCDA-4CF6-BB2B-EF7C9AB5BBAD}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="0085218A" w:rsidRDefault="0085218A">
           <w:pPr>
             <w:pStyle w:val="FA44256DCBE34D0A9C6E09CA920C527D"/>
           </w:pPr>
           <w:r w:rsidRPr="00576892">
             <w:t>Email</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Corbel">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000A44B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="inherit">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0085218A"/>
+    <w:rsid w:val="00236F88"/>
     <w:rsid w:val="002F495B"/>
+    <w:rsid w:val="00562F68"/>
+    <w:rsid w:val="006E29FA"/>
     <w:rsid w:val="0085218A"/>
+    <w:rsid w:val="0096478D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7429,51 +7364,51 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="89479C8686F74A4591DD2BAD25F59EA2">
     <w:name w:val="89479C8686F74A4591DD2BAD25F59EA2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1E8361365F8440969AF6BBAC46625244">
     <w:name w:val="1E8361365F8440969AF6BBAC46625244"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5E1E0DA56BF34CCD85FFA8739CA79B3B">
     <w:name w:val="5E1E0DA56BF34CCD85FFA8739CA79B3B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FA44256DCBE34D0A9C6E09CA920C527D">
     <w:name w:val="FA44256DCBE34D0A9C6E09CA920C527D"/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Contoso v2">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="155078"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0F3955"/>
@@ -7652,59 +7587,63 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DEEA25CC0A0AC24199CDC46C25B8B0BC" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e3b47856d4cf355c0dacb39e1084d14f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="6dc4bcd6-49db-4c07-9060-8acfc67cef9f" xmlns:ns3="fb0879af-3eba-417a-a55a-ffe6dcd6ca77" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a845a615265fdb1f7b12cc65ac20ecbd" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="6dc4bcd6-49db-4c07-9060-8acfc67cef9f"/>
     <xsd:import namespace="fb0879af-3eba-417a-a55a-ffe6dcd6ca77"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:LastSharedByUser" minOccurs="0"/>
                 <xsd:element ref="ns3:LastSharedByTime" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -7868,147 +7807,135 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{458D1831-A407-4E77-8F37-E1887455A720}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{65F214DE-AE57-4591-A9C2-7CB5C24B012D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{48B71F21-D6B6-4E9B-8ECC-1DC703770573}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF57970E-D3DF-4A72-9BA1-E69ECEDDFB97}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="6dc4bcd6-49db-4c07-9060-8acfc67cef9f"/>
     <ds:schemaRef ds:uri="fb0879af-3eba-417a-a55a-ffe6dcd6ca77"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{48B71F21-D6B6-4E9B-8ECC-1DC703770573}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{458D1831-A407-4E77-8F37-E1887455A720}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-[...17 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Cash donation form.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>2358</Characters>
+  <Pages>2</Pages>
+  <Words>420</Words>
+  <Characters>2299</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>117</Lines>
-  <Paragraphs>32</Paragraphs>
+  <Lines>74</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2759</CharactersWithSpaces>
+  <CharactersWithSpaces>2698</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100DEEA25CC0A0AC24199CDC46C25B8B0BC</vt:lpwstr>
   </property>